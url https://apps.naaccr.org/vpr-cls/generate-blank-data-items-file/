--- v0 (2026-04-26)
+++ v1 (2026-08-25)
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H235"/>
+  <dimension ref="A1:H241"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="46" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
@@ -492,6147 +492,6331 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Date Type</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Specific Justification</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Categorical Justification</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Cancer Diagnosis</t>
-[...3 lines deleted...]
-        <v>60</v>
+          <t>Administrative</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>tumorRecordNumber</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Tumor Record Number</t>
+          <t>Match Status</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Unique number that identifies a specific tumor and can be referenced if a study needs to ask questions about a specific tumor. "Sequence Number" cannot be used as a link because the number is changed if a report identifies an earlier tumor or if a tumor record is deleted.</t>
-[...3 lines deleted...]
-      <c r="H2" s="2" t="n"/>
+          <t>Indicator of whether the cancer registry patient and the study participant were a match, non-match, or uncertain.</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Used by the researcher to verify that the registry only sent back information on cases that were determined to be matches by the registry.</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>Administrative fields ensure a verified and auditable link between the registry data and the study cohort while fully maintaining participant confidentiality.</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Cancer Diagnosis</t>
-[...3 lines deleted...]
-        <v>230</v>
+          <t>Administrative</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ageAtDiagnosis</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Age at Diagnosis</t>
-[...4 lines deleted...]
-      <c r="H3" s="2" t="n"/>
+          <t>File 1 ID</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Also sometimes referred to as the Study Participant / Cohort ID.</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>This allows the researcher to link de-identified registry data back to the study data for analysis.</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>Administrative fields ensure a verified and auditable link between the registry data and the study cohort while fully maintaining participant confidentiality.</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>380</v>
+        <v>60</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>sequenceNumberCentral</t>
+          <t>tumorRecordNumber</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Sequence Number--Central</t>
-[...2 lines deleted...]
-      <c r="E4" s="2" t="inlineStr"/>
+          <t>Tumor Record Number</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Unique number that identifies a specific tumor and can be referenced if a study needs to ask questions about a specific tumor. "Sequence Number" cannot be used as a link because the number is changed if a report identifies an earlier tumor or if a tumor record is deleted.</t>
+        </is>
+      </c>
       <c r="G4" s="2" t="n"/>
       <c r="H4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>500</v>
+        <v>230</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>typeOfReportingSource</t>
+          <t>ageAtDiagnosis</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Type of Reporting Source</t>
+          <t>Age at Diagnosis</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr"/>
       <c r="G5" s="2" t="n"/>
       <c r="H5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>9410</v>
+        <v>380</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>seerSiteRecode</t>
+          <t>sequenceNumberCentral</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>SEER Site Recode</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sequence Number--Central</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr"/>
       <c r="G6" s="2" t="n"/>
       <c r="H6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Patient Demographics</t>
+          <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>70</v>
+        <v>500</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>addrAtDxCity</t>
+          <t>typeOfReportingSource</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Addr at DX--City</t>
+          <t>Type of Reporting Source</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr"/>
       <c r="G7" s="2" t="n"/>
       <c r="H7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Patient Demographics</t>
+          <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>80</v>
+        <v>9410</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>addrAtDxState</t>
+          <t>seerSiteRecode</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Addr at DX--State</t>
-[...2 lines deleted...]
-      <c r="E8" s="2" t="inlineStr"/>
+          <t>SEER Site Recode</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEERSite Recode for Analysis should be requested as supplement to Primary Site. This variable facilitates analysis by common primary site/histology groupings, accounts for coding changes over time, and allows for a direct conversion to mortality.  Please see https://seer.cancer.gov/siterecode/ </t>
+        </is>
+      </c>
       <c r="G8" s="2" t="n"/>
       <c r="H8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>geocodingQualityCode</t>
+          <t>addrAtDxCity</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Geocoding Quality Code</t>
-[...6 lines deleted...]
-      </c>
+          <t>Addr at DX--City</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr"/>
       <c r="G9" s="2" t="n"/>
       <c r="H9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>geocodingQualityCodeDetail</t>
+          <t>addrAtDxState</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Geocoding Quality Code Detail</t>
-[...6 lines deleted...]
-      </c>
+          <t>Addr at DX--State</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr"/>
       <c r="G10" s="2" t="n"/>
       <c r="H10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>countyAtDxAnalysis</t>
+          <t>geocodingQualityCode</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>County at Diagnosis-Analysis</t>
+          <t>Geocoding Quality Code</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>This recode is the most accurate description of County at Diagnosis and is derived from the Coundy at DX Geocode fields and Census Tract Certainty fields.</t>
+          <t xml:space="preserve">Available for cases diagnosed prior to Jan  2024 (SEER Registries) and June 2024 (NPCR Registries).  </t>
         </is>
       </c>
       <c r="G11" s="2" t="n"/>
       <c r="H11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>addrAtDxPostalCode</t>
+          <t>geocodingQualityCodeDetail</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Addr at DX--Postal Code</t>
-[...2 lines deleted...]
-      <c r="E12" s="2" t="inlineStr"/>
+          <t>Geocoding Quality Code Detail</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Available for cases diagnosed prior to Jan  2024 (SEER Registries) and June 2024 (NPCR Registries).  </t>
+        </is>
+      </c>
       <c r="G12" s="2" t="n"/>
       <c r="H12" s="2" t="n"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>addrAtDxCountry</t>
+          <t>countyAtDxAnalysis</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Addr at DX--Country</t>
-[...2 lines deleted...]
-      <c r="E13" s="2" t="inlineStr"/>
+          <t>County at Diagnosis-Analysis</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>This recode is the most accurate description of County at Diagnosis and is derived from the Coundy at DX Geocode fields and Census Tract Certainty fields.</t>
+        </is>
+      </c>
       <c r="G13" s="2" t="n"/>
       <c r="H13" s="2" t="n"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>censusTract19708090</t>
+          <t>addrAtDxPostalCode</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Census Tract 1970/80/90</t>
-[...6 lines deleted...]
-      </c>
+          <t>Addr at DX--Postal Code</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr"/>
       <c r="G14" s="2" t="n"/>
       <c r="H14" s="2" t="n"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>censusCodSys19708090</t>
+          <t>addrAtDxCountry</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Census Cod Sys 1970/80/90</t>
+          <t>Addr at DX--Country</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr"/>
       <c r="G15" s="2" t="n"/>
       <c r="H15" s="2" t="n"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>censusTract2020</t>
+          <t>censusTract19708090</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Census Tract 2020</t>
+          <t>Census Tract 1970/80/90</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>If these data items are requested, the relevant geocoded County at Diagnosis must also be requested. Researchers must familiarize themselves with the quality of geocoded data if they are conducting analysis by census tract or tract-based area-based social measures. There are a number of quality codes to review included: #366 GIS Coordinate Quality, all version of census tract certainty, and depending on geocoding vendor, the vendor specific quality codes (Geocoding Quality Code #86 , #87 as well as nonstandard data items #9597, #9598 from the 2024 geocoding vendor)</t>
+          <t>If this data item is requested, the relevant geocoded County at Diagnosis must also be requested.</t>
         </is>
       </c>
       <c r="G16" s="2" t="n"/>
       <c r="H16" s="2" t="n"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>censusTract2000</t>
+          <t>censusCodSys19708090</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Census Tract 2000</t>
-[...6 lines deleted...]
-      </c>
+          <t>Census Cod Sys 1970/80/90</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr"/>
       <c r="G17" s="2" t="n"/>
       <c r="H17" s="2" t="n"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>censusTract2010</t>
+          <t>censusTract2020</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Census Tract 2010</t>
+          <t>Census Tract 2020</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>If these data items are requested, the relevant geocoded County at Diagnosis must also be requested. Researchers must familiarize themselves with the quality of geocoded data if they are conducting analysis by census tract or tract-based area-based social measures. There are a number of quality codes to review included: #366 GIS Coordinate Quality, all version of census tract certainty, and depending on geocoding vendor, the vendor specific quality codes (Geocoding Quality Code #86 , #87 as well as nonstandard data items #9597, #9598 from the 2024 geocoding vendor)</t>
         </is>
       </c>
       <c r="G18" s="2" t="n"/>
       <c r="H18" s="2" t="n"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>censusTrPovertyIndictr</t>
+          <t>censusTract2000</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Census Tract Poverty Indicator</t>
-[...2 lines deleted...]
-      <c r="E19" s="2" t="inlineStr"/>
+          <t>Census Tract 2000</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>If these data items are requested, the relevant geocoded County at Diagnosis must also be requested. Researchers must familiarize themselves with the quality of geocoded data if they are conducting analysis by census tract or tract-based area-based social measures. There are a number of quality codes to review included: #366 GIS Coordinate Quality, all version of census tract certainty, and depending on geocoding vendor, the vendor specific quality codes (Geocoding Quality Code #86 , #87 as well as nonstandard data items #9597, #9598 from the 2024 geocoding vendor)</t>
+        </is>
+      </c>
       <c r="G19" s="2" t="n"/>
       <c r="H19" s="2" t="n"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>maritalStatusAtDx</t>
+          <t>censusTract2010</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Marital Status at DX</t>
-[...2 lines deleted...]
-      <c r="E20" s="2" t="inlineStr"/>
+          <t>Census Tract 2010</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>If these data items are requested, the relevant geocoded County at Diagnosis must also be requested. Researchers must familiarize themselves with the quality of geocoded data if they are conducting analysis by census tract or tract-based area-based social measures. There are a number of quality codes to review included: #366 GIS Coordinate Quality, all version of census tract certainty, and depending on geocoding vendor, the vendor specific quality codes (Geocoding Quality Code #86 , #87 as well as nonstandard data items #9597, #9598 from the 2024 geocoding vendor)</t>
+        </is>
+      </c>
       <c r="G20" s="2" t="n"/>
       <c r="H20" s="2" t="n"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>race1</t>
+          <t>censusTrPovertyIndictr</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Race 1</t>
+          <t>Census Tract Poverty Indicator</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr"/>
       <c r="G21" s="2" t="n"/>
       <c r="H21" s="2" t="n"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>race2</t>
+          <t>maritalStatusAtDx</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Race 2</t>
+          <t>Marital Status at DX</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr"/>
       <c r="G22" s="2" t="n"/>
       <c r="H22" s="2" t="n"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>race3</t>
+          <t>race1</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Race 3</t>
+          <t>Race 1</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr"/>
       <c r="G23" s="2" t="n"/>
       <c r="H23" s="2" t="n"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>race4</t>
+          <t>race2</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Race 4</t>
+          <t>Race 2</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr"/>
       <c r="G24" s="2" t="n"/>
       <c r="H24" s="2" t="n"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>race5</t>
+          <t>race3</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Race 5</t>
+          <t>Race 3</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr"/>
       <c r="G25" s="2" t="n"/>
       <c r="H25" s="2" t="n"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B26" t="n">
-        <v>190</v>
+        <v>163</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>spanishHispanicOrigin</t>
+          <t>race4</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Spanish/Hispanic Origin</t>
+          <t>Race 4</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr"/>
       <c r="G26" s="2" t="n"/>
       <c r="H26" s="2" t="n"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>nhiaDerivedHispOrigin</t>
+          <t>race5</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>NHIA Derived Hisp Origin</t>
-[...6 lines deleted...]
-      </c>
+          <t>Race 5</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr"/>
       <c r="G27" s="2" t="n"/>
       <c r="H27" s="2" t="n"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>raceNapiia</t>
+          <t>spanishHispanicOrigin</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Race--NAPIIA (Derived API)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Spanish/Hispanic Origin</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr"/>
       <c r="G28" s="2" t="n"/>
       <c r="H28" s="2" t="n"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B29" t="n">
-        <v>220</v>
+        <v>191</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>sex</t>
+          <t>nhiaDerivedHispOrigin</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Sex</t>
+          <t>NHIA Derived Hisp Origin</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Male/female only with other/unknown combined.  Additional sex codes are confidential. Historically we had biologically-based sex codes, but as of 2025, the codes are binary or unknown.  Unknown includes cases that are truly unknown and cases that do not fit into the binary values.</t>
+          <t>This is a data item that should be requested as a supplement to ethnicity.</t>
         </is>
       </c>
       <c r="G29" s="2" t="n"/>
       <c r="H29" s="2" t="n"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B30" t="n">
-        <v>252</v>
+        <v>193</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>birthplaceState</t>
+          <t>raceNapiia</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Birthplace--State</t>
+          <t>Race--NAPIIA (Derived API)</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Generally acquired from death records, potential for bias</t>
+          <t>This is a data item that should be requested as a supplement to race.</t>
         </is>
       </c>
       <c r="G30" s="2" t="n"/>
       <c r="H30" s="2" t="n"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B31" t="n">
-        <v>254</v>
+        <v>220</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>birthplaceCountry</t>
+          <t>sex</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Birthplace--Country</t>
+          <t>Sex</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Generally acquired from death records, potential for bias</t>
+          <t>Male/female only with other/unknown combined.  Additional sex codes are confidential. Historically we had biologically-based sex codes, but as of 2025, the codes are binary or unknown.  Unknown includes cases that are truly unknown and cases that do not fit into the binary values.</t>
         </is>
       </c>
       <c r="G31" s="2" t="n"/>
       <c r="H31" s="2" t="n"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B32" t="n">
-        <v>339</v>
+        <v>252</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ruca2000</t>
+          <t>birthplaceState</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Rural Urban Commuting Area (RUCA) 2000</t>
+          <t>Birthplace--State</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Confidential if requested with County at DX</t>
+          <t>Generally acquired from death records, potential for bias</t>
         </is>
       </c>
       <c r="G32" s="2" t="n"/>
       <c r="H32" s="2" t="n"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B33" t="n">
-        <v>341</v>
+        <v>254</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>ruca2010</t>
+          <t>birthplaceCountry</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Rural Urban Commuting Area (RUCA) 2010</t>
-[...2 lines deleted...]
-      <c r="E33" s="2" t="inlineStr"/>
+          <t>Birthplace--Country</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Generally acquired from death records, potential for bias</t>
+        </is>
+      </c>
       <c r="G33" s="2" t="n"/>
       <c r="H33" s="2" t="n"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B34" t="n">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>ruca2020</t>
+          <t>ruca2000</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Rural Urban Commuting Area (RUCA) 2020</t>
-[...2 lines deleted...]
-      <c r="E34" s="2" t="inlineStr"/>
+          <t>Rural Urban Commuting Area (RUCA) 2000</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Confidential if requested with County at DX</t>
+        </is>
+      </c>
       <c r="G34" s="2" t="n"/>
       <c r="H34" s="2" t="n"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B35" t="n">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>uric2000</t>
+          <t>ruca2010</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Urban Rural Indicator Code (URIC) 2000</t>
+          <t>Rural Urban Commuting Area (RUCA) 2010</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr"/>
       <c r="G35" s="2" t="n"/>
       <c r="H35" s="2" t="n"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B36" t="n">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>uric2010</t>
+          <t>ruca2020</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Urban Rural Indicator Code (URIC) 2010</t>
+          <t>Rural Urban Commuting Area (RUCA) 2020</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr"/>
       <c r="G36" s="2" t="n"/>
       <c r="H36" s="2" t="n"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B37" t="n">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>uric2020</t>
+          <t>uric2000</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Urban Rural Indicator Code (URIC) 2020</t>
+          <t>Urban Rural Indicator Code (URIC) 2000</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr"/>
       <c r="G37" s="2" t="n"/>
       <c r="H37" s="2" t="n"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B38" t="n">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>censusBlockGroup2020</t>
+          <t>uric2010</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Census Block Group 2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>Urban Rural Indicator Code (URIC) 2010</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr"/>
       <c r="G38" s="2" t="n"/>
       <c r="H38" s="2" t="n"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>censusBlockGroup2000</t>
+          <t>uric2020</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Census Block Group 2000</t>
-[...6 lines deleted...]
-      </c>
+          <t>Urban Rural Indicator Code (URIC) 2020</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr"/>
       <c r="G39" s="2" t="n"/>
       <c r="H39" s="2" t="n"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B40" t="n">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>censusBlockGroup2010</t>
+          <t>censusBlockGroup2020</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Census Block Group 2010</t>
+          <t>Census Block Group 2020</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>If this data item is requested, the relevant geocoded County at Diagnosis and Census Tract must also be requested.</t>
         </is>
       </c>
       <c r="G40" s="2" t="n"/>
       <c r="H40" s="2" t="n"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B41" t="n">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>censusTrCert19708090</t>
+          <t>censusBlockGroup2000</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Census Tr Certainty 1970/80/90</t>
-[...2 lines deleted...]
-      <c r="E41" s="2" t="inlineStr"/>
+          <t>Census Block Group 2000</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>If this data item is requested, the relevant geocoded County at Diagnosis and Census Tract must also be requested.</t>
+        </is>
+      </c>
       <c r="G41" s="2" t="n"/>
       <c r="H41" s="2" t="n"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B42" t="n">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>censusTrCertainty2000</t>
+          <t>censusBlockGroup2010</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Census Tr Certainty 2000</t>
-[...2 lines deleted...]
-      <c r="E42" s="2" t="inlineStr"/>
+          <t>Census Block Group 2010</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>If this data item is requested, the relevant geocoded County at Diagnosis and Census Tract must also be requested.</t>
+        </is>
+      </c>
       <c r="G42" s="2" t="n"/>
       <c r="H42" s="2" t="n"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B43" t="n">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>gisCoordinateQuality</t>
+          <t>censusTrCert19708090</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>GIS Coordinate Quality</t>
+          <t>Census Tr Certainty 1970/80/90</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr"/>
       <c r="G43" s="2" t="n"/>
       <c r="H43" s="2" t="n"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>censusTrCertainty2010</t>
+          <t>censusTrCertainty2000</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Census Tr Certainty 2010</t>
+          <t>Census Tr Certainty 2000</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr"/>
       <c r="G44" s="2" t="n"/>
       <c r="H44" s="2" t="n"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B45" t="n">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>censusBlockGrp197090</t>
+          <t>gisCoordinateQuality</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Census Tract Block Group 1970/80/90</t>
-[...6 lines deleted...]
-      </c>
+          <t>GIS Coordinate Quality</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr"/>
       <c r="G45" s="2" t="n"/>
       <c r="H45" s="2" t="n"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B46" t="n">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>censusTractCertainty2020</t>
+          <t>censusTrCertainty2010</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Census Tr Certainty 2020</t>
+          <t>Census Tr Certainty 2010</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr"/>
       <c r="G46" s="2" t="n"/>
       <c r="H46" s="2" t="n"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Cancer Diagnosis</t>
+          <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B47" t="n">
-        <v>390</v>
+        <v>368</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>dateOfDiagnosis</t>
+          <t>censusBlockGrp197090</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Date of Diagnosis</t>
+          <t>Census Tract Block Group 1970/80/90</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+          <t>Limited data available; If this data item is requested, the relevant geocoded County at Diagnosis and Census Tract must also be requested.</t>
         </is>
       </c>
       <c r="G47" s="2" t="n"/>
       <c r="H47" s="2" t="n"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Cancer Diagnosis</t>
+          <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B48" t="n">
-        <v>400</v>
+        <v>369</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>primarySite</t>
+          <t>censusTractCertainty2020</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Primary Site</t>
+          <t>Census Tr Certainty 2020</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr"/>
       <c r="G48" s="2" t="n"/>
       <c r="H48" s="2" t="n"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B49" t="n">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>laterality</t>
+          <t>dateOfDiagnosis</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Laterality</t>
-[...2 lines deleted...]
-      <c r="E49" s="2" t="inlineStr"/>
+          <t>Date of Diagnosis</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+        </is>
+      </c>
       <c r="G49" s="2" t="n"/>
       <c r="H49" s="2" t="n"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B50" t="n">
-        <v>440</v>
+        <v>400</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>grade</t>
+          <t>primarySite</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Grade</t>
-[...6 lines deleted...]
-      </c>
+          <t>Primary Site</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr"/>
       <c r="G50" s="2" t="n"/>
       <c r="H50" s="2" t="n"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B51" t="n">
-        <v>490</v>
+        <v>410</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>diagnosticConfirmation</t>
+          <t>laterality</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Diagnostic Confirmation</t>
+          <t>Laterality</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr"/>
       <c r="G51" s="2" t="n"/>
       <c r="H51" s="2" t="n"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B52" t="n">
-        <v>522</v>
+        <v>440</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>histologicTypeIcdO3</t>
+          <t>grade</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Histologic Type ICD-O-3</t>
-[...2 lines deleted...]
-      <c r="E52" s="2" t="inlineStr"/>
+          <t>Grade</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>For diagnosis years prior to 2018</t>
+        </is>
+      </c>
       <c r="G52" s="2" t="n"/>
       <c r="H52" s="2" t="n"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B53" t="n">
-        <v>523</v>
+        <v>490</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>behaviorCodeIcdO3</t>
+          <t>diagnosticConfirmation</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Behavior Code ICD-O-3</t>
+          <t>Diagnostic Confirmation</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr"/>
       <c r="G53" s="2" t="n"/>
       <c r="H53" s="2" t="n"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B54" t="n">
-        <v>630</v>
+        <v>522</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>primaryPayerAtDx</t>
+          <t>histologicTypeIcdO3</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Primary Payer at DX</t>
-[...6 lines deleted...]
-      </c>
+          <t>Histologic Type ICD-O-3</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr"/>
       <c r="G54" s="2" t="n"/>
       <c r="H54" s="2" t="n"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Staging &amp; Prognostic Factors</t>
+          <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B55" t="n">
-        <v>756</v>
+        <v>523</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>tumorSizeSummary</t>
+          <t>behaviorCodeIcdO3</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Tumor Size Summary</t>
-[...6 lines deleted...]
-      </c>
+          <t>Behavior Code ICD-O-3</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr"/>
       <c r="G55" s="2" t="n"/>
       <c r="H55" s="2" t="n"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Staging &amp; Prognostic Factors</t>
+          <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B56" t="n">
-        <v>759</v>
+        <v>630</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>seerSummaryStage2000</t>
+          <t>primaryPayerAtDx</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>SEER Summary Stage 2000</t>
+          <t>Primary Payer at DX</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 2001-2017</t>
+          <t>Researchers must understand the limitations of this data item due to collections issues in order to appropriately interpret results.</t>
         </is>
       </c>
       <c r="G56" s="2" t="n"/>
       <c r="H56" s="2" t="n"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B57" t="n">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>seerSummaryStage1977</t>
+          <t>tumorSizeSummary</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>SEER Summary Stage 1977</t>
+          <t>Tumor Size Summary</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 1977-2000</t>
+          <t>For diagnosis years 2018+ (NPCR Only)</t>
         </is>
       </c>
       <c r="G57" s="2" t="n"/>
       <c r="H57" s="2" t="n"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B58" t="n">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>derivedSummaryStage2018</t>
+          <t>seerSummaryStage2000</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>SEER Summary Stage 2018 (derived)</t>
+          <t>SEER Summary Stage 2000</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">For diagnosis years 2018+ </t>
+          <t>For diagnosis years 2001-2017</t>
         </is>
       </c>
       <c r="G58" s="2" t="n"/>
       <c r="H58" s="2" t="n"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B59" t="n">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>summaryStage2018</t>
+          <t>seerSummaryStage1977</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>SEER Summary Stage 2018 (directly coded)</t>
+          <t>SEER Summary Stage 1977</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 2018+</t>
+          <t>For diagnosis years 1977-2000</t>
         </is>
       </c>
       <c r="G59" s="2" t="n"/>
       <c r="H59" s="2" t="n"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B60" t="n">
-        <v>772</v>
+        <v>762</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>eodPrimaryTumor</t>
+          <t>derivedSummaryStage2018</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>EOD Primary Tumor</t>
+          <t>SEER Summary Stage 2018 (derived)</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">For diagnosis years 2018+ (SEER Only) </t>
+          <t xml:space="preserve">For diagnosis years 2018+ </t>
         </is>
       </c>
       <c r="G60" s="2" t="n"/>
       <c r="H60" s="2" t="n"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B61" t="n">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>eodRegionalNodes</t>
+          <t>summaryStage2018</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>EOD Regional Nodes</t>
-[...2 lines deleted...]
-      <c r="E61" s="2" t="inlineStr"/>
+          <t>SEER Summary Stage 2018 (directly coded)</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>For diagnosis years 2018+</t>
+        </is>
+      </c>
       <c r="G61" s="2" t="n"/>
       <c r="H61" s="2" t="n"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B62" t="n">
-        <v>776</v>
+        <v>772</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>eodMets</t>
+          <t>eodPrimaryTumor</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>EOD Mets</t>
-[...2 lines deleted...]
-      <c r="E62" s="2" t="inlineStr"/>
+          <t>EOD Primary Tumor</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">For diagnosis years 2018+ (SEER Only) </t>
+        </is>
+      </c>
       <c r="G62" s="2" t="n"/>
       <c r="H62" s="2" t="n"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B63" t="n">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>eodTumorSize</t>
+          <t>eodRegionalNodes</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>EOD--Tumor Size</t>
-[...6 lines deleted...]
-      </c>
+          <t>EOD Regional Nodes</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr"/>
       <c r="G63" s="2" t="n"/>
       <c r="H63" s="2" t="n"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B64" t="n">
-        <v>790</v>
+        <v>776</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>eodExtension</t>
+          <t>eodMets</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>EOD--Extension</t>
+          <t>EOD Mets</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr"/>
       <c r="G64" s="2" t="n"/>
       <c r="H64" s="2" t="n"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B65" t="n">
-        <v>810</v>
+        <v>780</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>eodLymphNodeInvolv</t>
+          <t>eodTumorSize</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>EOD--Lymph Node Involv</t>
-[...2 lines deleted...]
-      <c r="E65" s="2" t="inlineStr"/>
+          <t>EOD--Tumor Size</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>For diagnosis years 1988-2003 (SEER Only)</t>
+        </is>
+      </c>
       <c r="G65" s="2" t="n"/>
       <c r="H65" s="2" t="n"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B66" t="n">
-        <v>820</v>
+        <v>790</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>regionalNodesPositive</t>
+          <t>eodExtension</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Regional Nodes Positive</t>
-[...6 lines deleted...]
-      </c>
+          <t>EOD--Extension</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr"/>
       <c r="G66" s="2" t="n"/>
       <c r="H66" s="2" t="n"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B67" t="n">
-        <v>830</v>
+        <v>810</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>regionalNodesExamined</t>
+          <t>eodLymphNodeInvolv</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Regional Nodes Examined</t>
+          <t>EOD--Lymph Node Involv</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr"/>
       <c r="G67" s="2" t="n"/>
       <c r="H67" s="2" t="n"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B68" t="n">
-        <v>832</v>
+        <v>820</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>dateSentinelLymphNodeBiopsy</t>
+          <t>regionalNodesPositive</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Date of Sentinel Lymph Node Biopsy</t>
+          <t>Regional Nodes Positive</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>CoC and SEER required for 2018+ for breast and melanoma cases only</t>
+          <t>For diagnosis years 2004+</t>
         </is>
       </c>
       <c r="G68" s="2" t="n"/>
       <c r="H68" s="2" t="n"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B69" t="n">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>sentinelLymphNodesExamined</t>
+          <t>regionalNodesExamined</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Sentinel Lymph Nodes Examined</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regional Nodes Examined</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr"/>
       <c r="G69" s="2" t="n"/>
       <c r="H69" s="2" t="n"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B70" t="n">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>sentinelLymphNodesPositive</t>
+          <t>dateSentinelLymphNodeBiopsy</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Sentinel Lymph Nodes Positive</t>
+          <t>Date of Sentinel Lymph Node Biopsy</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>CoC and SEER required for 2018+ for breast and melanoma cases only</t>
         </is>
       </c>
       <c r="G70" s="2" t="n"/>
       <c r="H70" s="2" t="n"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B71" t="n">
-        <v>995</v>
+        <v>834</v>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>ajccId</t>
+          <t>sentinelLymphNodesExamined</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>AJCC ID</t>
+          <t>Sentinel Lymph Nodes Examined</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
+          <t>CoC and SEER required for 2018+ for breast and melanoma cases only</t>
         </is>
       </c>
       <c r="G71" s="2" t="n"/>
       <c r="H71" s="2" t="n"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B72" t="n">
-        <v>1001</v>
+        <v>835</v>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>ajccTnmClinT</t>
+          <t>sentinelLymphNodesPositive</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>AJCC TNM Clin T</t>
+          <t>Sentinel Lymph Nodes Positive</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
+          <t>CoC and SEER required for 2018+ for breast and melanoma cases only</t>
         </is>
       </c>
       <c r="G72" s="2" t="n"/>
       <c r="H72" s="2" t="n"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B73" t="n">
-        <v>1002</v>
+        <v>995</v>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>ajccTnmClinN</t>
+          <t>ajccId</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>AJCC TNM Clin N</t>
+          <t>AJCC ID</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G73" s="2" t="n"/>
       <c r="H73" s="2" t="n"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B74" t="n">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>ajccTnmClinM</t>
+          <t>ajccTnmClinT</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>AJCC TNM Clin M</t>
+          <t>AJCC TNM Clin T</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G74" s="2" t="n"/>
       <c r="H74" s="2" t="n"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B75" t="n">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>ajccTnmClinStageGroup</t>
+          <t>ajccTnmClinN</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>AJCC TNM Clin Stage Group</t>
+          <t>AJCC TNM Clin N</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G75" s="2" t="n"/>
       <c r="H75" s="2" t="n"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B76" t="n">
-        <v>1011</v>
+        <v>1003</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>ajccTnmPathT</t>
+          <t>ajccTnmClinM</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>AJCC TNM Path T</t>
+          <t>AJCC TNM Clin M</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G76" s="2" t="n"/>
       <c r="H76" s="2" t="n"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B77" t="n">
-        <v>1012</v>
+        <v>1004</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>ajccTnmPathN</t>
+          <t>ajccTnmClinStageGroup</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>AJCC TNM Path N</t>
+          <t>AJCC TNM Clin Stage Group</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G77" s="2" t="n"/>
       <c r="H77" s="2" t="n"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B78" t="n">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>ajccTnmPathM</t>
+          <t>ajccTnmPathT</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>AJCC TNM Path M</t>
+          <t>AJCC TNM Path T</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G78" s="2" t="n"/>
       <c r="H78" s="2" t="n"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B79" t="n">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>ajccTnmPathStageGroup</t>
+          <t>ajccTnmPathN</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>AJCC TNM Path Stage Group</t>
+          <t>AJCC TNM Path N</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G79" s="2" t="n"/>
       <c r="H79" s="2" t="n"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B80" t="n">
-        <v>1031</v>
+        <v>1013</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>ajccTnmClinTSuffix</t>
+          <t>ajccTnmPathM</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>AJCC TNM Clin T Suffix</t>
+          <t>AJCC TNM Path M</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G80" s="2" t="n"/>
       <c r="H80" s="2" t="n"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B81" t="n">
-        <v>1032</v>
+        <v>1014</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>ajccTnmPathTSuffix</t>
+          <t>ajccTnmPathStageGroup</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>AJCC TNM Path T Suffix</t>
+          <t>AJCC TNM Path Stage Group</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G81" s="2" t="n"/>
       <c r="H81" s="2" t="n"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B82" t="n">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>ajccTnmClinNSuffix</t>
+          <t>ajccTnmClinTSuffix</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>AJCC TNM Clin N Suffix</t>
+          <t>AJCC TNM Clin T Suffix</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G82" s="2" t="n"/>
       <c r="H82" s="2" t="n"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B83" t="n">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>ajccTnmPathNSuffix</t>
+          <t>ajccTnmPathTSuffix</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>AJCC TNM Path N Suffix</t>
+          <t>AJCC TNM Path T Suffix</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G83" s="2" t="n"/>
       <c r="H83" s="2" t="n"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B84" t="n">
-        <v>1060</v>
+        <v>1034</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>tnmEditionNumber</t>
+          <t>ajccTnmClinNSuffix</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>TNM Edition Number</t>
+          <t>AJCC TNM Clin N Suffix</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G84" s="2" t="n"/>
       <c r="H84" s="2" t="n"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B85" t="n">
-        <v>1112</v>
+        <v>1035</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>metsAtDxBone</t>
+          <t>ajccTnmPathNSuffix</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Mets at DX-Bone</t>
+          <t>AJCC TNM Path N Suffix</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">For cases diagnosed 2018+  </t>
+          <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G85" s="2" t="n"/>
       <c r="H85" s="2" t="n"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B86" t="n">
-        <v>1113</v>
+        <v>1060</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>metsAtDxBrain</t>
+          <t>tnmEditionNumber</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Mets at DX-Brain</t>
+          <t>TNM Edition Number</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">For cases diagnosed 2018+  </t>
+          <t>For cases diagnosed 2018+ (currently captures AJCC 8th Ed. Stage as reported by CoC facilities)</t>
         </is>
       </c>
       <c r="G86" s="2" t="n"/>
       <c r="H86" s="2" t="n"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B87" t="n">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>metsAtDxDistantLn</t>
+          <t>metsAtDxBone</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Mets at Dx-Distant LN</t>
+          <t>Mets at DX-Bone</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">For cases diagnosed 2018+  </t>
         </is>
       </c>
       <c r="G87" s="2" t="n"/>
       <c r="H87" s="2" t="n"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B88" t="n">
-        <v>1115</v>
+        <v>1113</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>metsAtDxLiver</t>
+          <t>metsAtDxBrain</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Mets at DX-Liver</t>
+          <t>Mets at DX-Brain</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">For cases diagnosed 2018+  </t>
         </is>
       </c>
       <c r="G88" s="2" t="n"/>
       <c r="H88" s="2" t="n"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B89" t="n">
-        <v>1116</v>
+        <v>1114</v>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>metsAtDxLung</t>
+          <t>metsAtDxDistantLn</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Mets at DX-Lung</t>
+          <t>Mets at Dx-Distant LN</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">For cases diagnosed 2018+  </t>
         </is>
       </c>
       <c r="G89" s="2" t="n"/>
       <c r="H89" s="2" t="n"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B90" t="n">
-        <v>1117</v>
+        <v>1115</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>metsAtDxOther</t>
+          <t>metsAtDxLiver</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Mets at DX-Other</t>
+          <t>Mets at DX-Liver</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">For cases diagnosed 2018+  </t>
         </is>
       </c>
       <c r="G90" s="2" t="n"/>
       <c r="H90" s="2" t="n"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B91" t="n">
-        <v>1150</v>
+        <v>1116</v>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>tumorMarker1</t>
+          <t>metsAtDxLung</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tumor Marker 1 </t>
+          <t>Mets at DX-Lung</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>CoC optional data collection from 1996-2003 for breast (ER), colorectal (CEA), liver (AFP), neuroblastoma (urine catecholamine), ovary (CA-125), prostate (PAP), and testis (AFP).  (See CoC ROADS Manual)</t>
+          <t xml:space="preserve">For cases diagnosed 2018+  </t>
         </is>
       </c>
       <c r="G91" s="2" t="n"/>
       <c r="H91" s="2" t="n"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B92" t="n">
-        <v>1160</v>
+        <v>1117</v>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>tumorMarker2</t>
+          <t>metsAtDxOther</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tumor Marker 2 </t>
+          <t>Mets at DX-Other</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>CoC optional data collection from 1996-2003 for breast (PR), prostate (PSA), and testis (hCG). (See CoC ROADS Manual)</t>
+          <t xml:space="preserve">For cases diagnosed 2018+  </t>
         </is>
       </c>
       <c r="G92" s="2" t="n"/>
       <c r="H92" s="2" t="n"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B93" t="n">
-        <v>1170</v>
+        <v>1150</v>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>tumorMarker3</t>
+          <t>tumorMarker1</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Tumor Marker 3</t>
+          <t xml:space="preserve">Tumor Marker 1 </t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>CoC optional data collection from 1996-2003 for testis (LDH)</t>
+          <t>CoC optional data collection from 1996-2003 for breast (ER), colorectal (CEA), liver (AFP), neuroblastoma (urine catecholamine), ovary (CA-125), prostate (PAP), and testis (AFP).  (See CoC ROADS Manual)</t>
         </is>
       </c>
       <c r="G93" s="2" t="n"/>
       <c r="H93" s="2" t="n"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B94" t="n">
-        <v>1182</v>
+        <v>1160</v>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>lymphVascularInvasion</t>
+          <t>tumorMarker2</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Lympho-vascular invasion</t>
+          <t xml:space="preserve">Tumor Marker 2 </t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 2010+</t>
+          <t>CoC optional data collection from 1996-2003 for breast (PR), prostate (PSA), and testis (hCG). (See CoC ROADS Manual)</t>
         </is>
       </c>
       <c r="G94" s="2" t="n"/>
       <c r="H94" s="2" t="n"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>First Course Treatment</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B95" t="n">
-        <v>1200</v>
+        <v>1170</v>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>rxDateSurgery</t>
+          <t>tumorMarker3</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>RX Date--Surgery</t>
+          <t>Tumor Marker 3</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+          <t>CoC optional data collection from 1996-2003 for testis (LDH)</t>
         </is>
       </c>
       <c r="G95" s="2" t="n"/>
       <c r="H95" s="2" t="n"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>First Course Treatment</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B96" t="n">
-        <v>1210</v>
+        <v>1182</v>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>rxDateRadiation</t>
+          <t>lymphVascularInvasion</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>RX Date--Radiation</t>
+          <t>Lympho-vascular invasion</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+          <t>For diagnosis years 2010+</t>
         </is>
       </c>
       <c r="G96" s="2" t="n"/>
       <c r="H96" s="2" t="n"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B97" t="n">
-        <v>1220</v>
+        <v>1200</v>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>rxDateChemo</t>
+          <t>rxDateSurgery</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>RX Date--Chemo</t>
+          <t>RX Date--Surgery</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
         </is>
       </c>
       <c r="G97" s="2" t="n"/>
       <c r="H97" s="2" t="n"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B98" t="n">
-        <v>1230</v>
+        <v>1210</v>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>rxDateHormone</t>
+          <t>rxDateRadiation</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>RX Date--Hormone</t>
+          <t>RX Date--Radiation</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
         </is>
       </c>
       <c r="G98" s="2" t="n"/>
       <c r="H98" s="2" t="n"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B99" t="n">
-        <v>1240</v>
+        <v>1220</v>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>rxDateBrm</t>
+          <t>rxDateChemo</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>RX Date--BRM</t>
+          <t>RX Date--Chemo</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
         </is>
       </c>
       <c r="G99" s="2" t="n"/>
       <c r="H99" s="2" t="n"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B100" t="n">
-        <v>1250</v>
+        <v>1230</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>rxDateOther</t>
+          <t>rxDateHormone</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>RX Date--Other</t>
+          <t>RX Date--Hormone</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
         </is>
       </c>
       <c r="G100" s="2" t="n"/>
       <c r="H100" s="2" t="n"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B101" t="n">
-        <v>1260</v>
+        <v>1240</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>dateInitialRxSeer</t>
+          <t>rxDateBrm</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Date of Initial RX--SEER</t>
+          <t>RX Date--BRM</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
-          <t>Registires collect either Item #1260 or #1270, so request both items. Specify whether requesting full dates, YYYYMM, or YYYY only.</t>
+          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
         </is>
       </c>
       <c r="G101" s="2" t="n"/>
       <c r="H101" s="2" t="n"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B102" t="n">
-        <v>1270</v>
+        <v>1250</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>date1stCrsRxCoc</t>
+          <t>rxDateOther</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Date 1st Crs RX CoC</t>
+          <t>RX Date--Other</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>Registires collect either Item #1260 or #1270, so request both items. Specify whether requesting full dates, YYYYMM, or YYYY only.</t>
+          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
         </is>
       </c>
       <c r="G102" s="2" t="n"/>
       <c r="H102" s="2" t="n"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B103" t="n">
-        <v>1285</v>
+        <v>1260</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>rxSummTreatmentStatus</t>
+          <t>dateInitialRxSeer</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>RX Summ--Treatment Status</t>
+          <t>Date of Initial RX--SEER</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
+          <t>Registires collect either Item #1260 or #1270, so request both items. Specify whether requesting full dates, YYYYMM, or YYYY only.</t>
         </is>
       </c>
       <c r="G103" s="2" t="n"/>
       <c r="H103" s="2" t="n"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B104" t="n">
-        <v>1290</v>
+        <v>1270</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>rxSummSurgPrimSite</t>
+          <t>date1stCrsRxCoc</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>RX Summ--Surg Prim Site</t>
+          <t>Date 1st Crs RX CoC</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
+          <t>Registires collect either Item #1260 or #1270, so request both items. Specify whether requesting full dates, YYYYMM, or YYYY only.</t>
         </is>
       </c>
       <c r="G104" s="2" t="n"/>
       <c r="H104" s="2" t="n"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B105" t="n">
-        <v>1291</v>
+        <v>1285</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>rxSummSurgPrimSite2023</t>
+          <t>rxSummTreatmentStatus</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>RX Summ--Surg Prim Site 2023</t>
+          <t>RX Summ--Treatment Status</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G105" s="2" t="n"/>
       <c r="H105" s="2" t="n"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B106" t="n">
-        <v>1292</v>
+        <v>1290</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>rxSummScopeRegLnSur</t>
+          <t>rxSummSurgPrimSite</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>RX Summ--Scope Reg LN Sur</t>
+          <t>RX Summ--Surg Prim Site</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G106" s="2" t="n"/>
       <c r="H106" s="2" t="n"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B107" t="n">
-        <v>1294</v>
+        <v>1291</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>rxSummSurgOthRegDis</t>
+          <t>rxSummSurgPrimSite2023</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>RX Summ--Surg Oth Reg/Dis</t>
+          <t>RX Summ--Surg Prim Site 2023</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G107" s="2" t="n"/>
       <c r="H107" s="2" t="n"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B108" t="n">
-        <v>1296</v>
+        <v>1292</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>rxSummRegLnExamined</t>
+          <t>rxSummScopeRegLnSur</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>RX Summ--Reg LN Examined</t>
+          <t>RX Summ--Scope Reg LN Sur</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G108" s="2" t="n"/>
       <c r="H108" s="2" t="n"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B109" t="n">
-        <v>1320</v>
+        <v>1294</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>rxSummSurgicalMargins</t>
+          <t>rxSummSurgOthRegDis</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>RX Summ--Surgical Margins</t>
+          <t>RX Summ--Surg Oth Reg/Dis</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G109" s="2" t="n"/>
       <c r="H109" s="2" t="n"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B110" t="n">
-        <v>1330</v>
+        <v>1296</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>rxSummReconstruct1st</t>
+          <t>rxSummRegLnExamined</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>RX Summ--Reconstruct 1st</t>
+          <t>RX Summ--Reg LN Examined</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G110" s="2" t="n"/>
       <c r="H110" s="2" t="n"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B111" t="n">
-        <v>1340</v>
+        <v>1320</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>reasonForNoSurgery</t>
+          <t>rxSummSurgicalMargins</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Reason for No Surgery</t>
+          <t>RX Summ--Surgical Margins</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G111" s="2" t="n"/>
       <c r="H111" s="2" t="n"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B112" t="n">
-        <v>1350</v>
+        <v>1330</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>rxSummDxStgProc</t>
+          <t>rxSummReconstruct1st</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>RX Summ--DX/Stg Proc</t>
+          <t>RX Summ--Reconstruct 1st</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G112" s="2" t="n"/>
       <c r="H112" s="2" t="n"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B113" t="n">
-        <v>1360</v>
+        <v>1340</v>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>rxSummRadiation</t>
+          <t>reasonForNoSurgery</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>RX Summ--Radiation</t>
+          <t>Reason for No Surgery</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G113" s="2" t="n"/>
       <c r="H113" s="2" t="n"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B114" t="n">
-        <v>1380</v>
+        <v>1350</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>rxSummSurgRadSeq</t>
+          <t>rxSummDxStgProc</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>RX Summ--Surg/Rad Seq</t>
+          <t>RX Summ--DX/Stg Proc</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G114" s="2" t="n"/>
       <c r="H114" s="2" t="n"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B115" t="n">
-        <v>1390</v>
+        <v>1360</v>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>rxSummChemo</t>
+          <t>rxSummRadiation</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>RX Summ--Chemo</t>
+          <t>RX Summ--Radiation</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G115" s="2" t="n"/>
       <c r="H115" s="2" t="n"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B116" t="n">
-        <v>1400</v>
+        <v>1380</v>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>rxSummHormone</t>
+          <t>rxSummSurgRadSeq</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>RX Summ--Hormone</t>
+          <t>RX Summ--Surg/Rad Seq</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G116" s="2" t="n"/>
       <c r="H116" s="2" t="n"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B117" t="n">
-        <v>1410</v>
+        <v>1390</v>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>rxSummBrm</t>
+          <t>rxSummChemo</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>RX Summ--BRM</t>
+          <t>RX Summ--Chemo</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G117" s="2" t="n"/>
       <c r="H117" s="2" t="n"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B118" t="n">
-        <v>1420</v>
+        <v>1400</v>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>rxSummOther</t>
+          <t>rxSummHormone</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>RX Summ--Other</t>
+          <t>RX Summ--Hormone</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G118" s="2" t="n"/>
       <c r="H118" s="2" t="n"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B119" t="n">
-        <v>1430</v>
+        <v>1410</v>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>reasonForNoRadiation</t>
+          <t>rxSummBrm</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Reason for No Radiation</t>
+          <t>RX Summ--BRM</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G119" s="2" t="n"/>
       <c r="H119" s="2" t="n"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B120" t="n">
-        <v>1504</v>
+        <v>1420</v>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>phase1RadiationPrimaryTxVolume</t>
+          <t>rxSummOther</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Phase I Radiation Primary Treatment Volume</t>
+          <t>RX Summ--Other</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 2018+ (These fields replace Item #1570 Rad Regional Modality as of 2018; Item #1506 will be most complete)</t>
+          <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G120" s="2" t="n"/>
       <c r="H120" s="2" t="n"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B121" t="n">
-        <v>1506</v>
+        <v>1430</v>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>phase1RadiationTreatmentModality</t>
+          <t>reasonForNoRadiation</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Phase I Radiation Treatment Modality</t>
+          <t>Reason for No Radiation</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 2018+ (These fields replace Item #1570 Rad Regional Modality as of 2018; Item #1506 will be most complete)</t>
+          <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G121" s="2" t="n"/>
       <c r="H121" s="2" t="n"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B122" t="n">
-        <v>1514</v>
+        <v>1504</v>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>phase2RadiationPrimaryTxVolume</t>
+          <t>phase1RadiationPrimaryTxVolume</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Phase II Radiation Primary Treatment Volume</t>
+          <t>Phase I Radiation Primary Treatment Volume</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2018+ (These fields replace Item #1570 Rad Regional Modality as of 2018; Item #1506 will be most complete)</t>
         </is>
       </c>
       <c r="G122" s="2" t="n"/>
       <c r="H122" s="2" t="n"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B123" t="n">
-        <v>1516</v>
+        <v>1506</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>phase2RadiationTreatmentModality</t>
+          <t>phase1RadiationTreatmentModality</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Phase II Radiation Treatment Modality</t>
+          <t>Phase I Radiation Treatment Modality</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2018+ (These fields replace Item #1570 Rad Regional Modality as of 2018; Item #1506 will be most complete)</t>
         </is>
       </c>
       <c r="G123" s="2" t="n"/>
       <c r="H123" s="2" t="n"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B124" t="n">
-        <v>1524</v>
+        <v>1514</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>phase3RadiationPrimaryTxVolume</t>
+          <t>phase2RadiationPrimaryTxVolume</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Phase III Radiation Primary Treatment Volume</t>
+          <t>Phase II Radiation Primary Treatment Volume</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2018+ (These fields replace Item #1570 Rad Regional Modality as of 2018; Item #1506 will be most complete)</t>
         </is>
       </c>
       <c r="G124" s="2" t="n"/>
       <c r="H124" s="2" t="n"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B125" t="n">
-        <v>1526</v>
+        <v>1516</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>phase3RadiationTreatmentModality</t>
+          <t>phase2RadiationTreatmentModality</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Phase III Radiation Treatment Modality</t>
+          <t>Phase II Radiation Treatment Modality</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2018+ (These fields replace Item #1570 Rad Regional Modality as of 2018; Item #1506 will be most complete)</t>
         </is>
       </c>
       <c r="G125" s="2" t="n"/>
       <c r="H125" s="2" t="n"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B126" t="n">
-        <v>1570</v>
+        <v>1524</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>radRegionalRxModality</t>
+          <t>phase3RadiationPrimaryTxVolume</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Rad--Regional RX Modality</t>
+          <t>Phase III Radiation Primary Treatment Volume</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
+          <t>For diagnosis years 2018+ (These fields replace Item #1570 Rad Regional Modality as of 2018; Item #1506 will be most complete)</t>
         </is>
       </c>
       <c r="G126" s="2" t="n"/>
       <c r="H126" s="2" t="n"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B127" t="n">
-        <v>1639</v>
+        <v>1526</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>rxSummSystemicSurSeq</t>
+          <t>phase3RadiationTreatmentModality</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>RX Summ--Systemic Sur Seq</t>
+          <t>Phase III Radiation Treatment Modality</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
-          <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
+          <t>For diagnosis years 2018+ (These fields replace Item #1570 Rad Regional Modality as of 2018; Item #1506 will be most complete)</t>
         </is>
       </c>
       <c r="G127" s="2" t="n"/>
       <c r="H127" s="2" t="n"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Vital Status</t>
+          <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B128" t="n">
-        <v>1750</v>
+        <v>1570</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>dateOfLastContact</t>
+          <t>radRegionalRxModality</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Date of Last Contact or Death</t>
+          <t>Rad--Regional RX Modality</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+          <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
         </is>
       </c>
       <c r="G128" s="2" t="n"/>
       <c r="H128" s="2" t="n"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Vital Status</t>
+          <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B129" t="n">
-        <v>1760</v>
+        <v>1639</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>vitalStatus</t>
+          <t>rxSummSystemicSurSeq</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Vital Status</t>
-[...2 lines deleted...]
-      <c r="E129" s="2" t="inlineStr"/>
+          <t>RX Summ--Systemic Sur Seq</t>
+        </is>
+      </c>
+      <c r="E129" s="2" t="inlineStr">
+        <is>
+          <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
+        </is>
+      </c>
       <c r="G129" s="2" t="n"/>
       <c r="H129" s="2" t="n"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Survival Analysis</t>
+          <t>Vital Status</t>
         </is>
       </c>
       <c r="B130" t="n">
-        <v>1762</v>
+        <v>1750</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>vitalStatusRecode</t>
+          <t>dateOfLastContact</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Vital Status Recode</t>
-[...2 lines deleted...]
-      <c r="E130" s="2" t="inlineStr"/>
+          <t>Date of Last Contact or Death</t>
+        </is>
+      </c>
+      <c r="E130" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+        </is>
+      </c>
       <c r="G130" s="2" t="n"/>
       <c r="H130" s="2" t="n"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Vital Status</t>
         </is>
       </c>
       <c r="B131" t="n">
-        <v>1770</v>
+        <v>1760</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>cancerStatus</t>
+          <t>vitalStatus</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Cancer Status</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vital Status</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr"/>
       <c r="G131" s="2" t="n"/>
       <c r="H131" s="2" t="n"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B132" t="n">
-        <v>1775</v>
+        <v>1762</v>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>recordNumberRecode</t>
+          <t>vitalStatusRecode</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Record Number Recode</t>
+          <t>Vital Status Recode</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr"/>
       <c r="G132" s="2" t="n"/>
       <c r="H132" s="2" t="n"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Survival Analysis</t>
+          <t>Vital Status</t>
         </is>
       </c>
       <c r="B133" t="n">
-        <v>1782</v>
+        <v>1770</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>survDateActiveFollowup</t>
+          <t>cancerStatus</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Surv-Date Active Followup</t>
+          <t>Cancer Status</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+          <t>Only available from SEER Registries</t>
         </is>
       </c>
       <c r="G133" s="2" t="n"/>
       <c r="H133" s="2" t="n"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B134" t="n">
-        <v>1783</v>
+        <v>1775</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>survFlagActiveFollowup</t>
+          <t>recordNumberRecode</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Surv-Flag Active Followup</t>
+          <t>Record Number Recode</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr"/>
       <c r="G134" s="2" t="n"/>
       <c r="H134" s="2" t="n"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B135" t="n">
-        <v>1784</v>
+        <v>1782</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>survMosActiveFollowup</t>
+          <t>survDateActiveFollowup</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Surv- Mos Active Followup</t>
-[...2 lines deleted...]
-      <c r="E135" s="2" t="inlineStr"/>
+          <t>Surv-Date Active Followup</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+        </is>
+      </c>
       <c r="G135" s="2" t="n"/>
       <c r="H135" s="2" t="n"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B136" t="n">
-        <v>1785</v>
+        <v>1783</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>survDatePresumedAlive</t>
+          <t>survFlagActiveFollowup</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Surv-Date Presumed Alive</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surv-Flag Active Followup</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr"/>
       <c r="G136" s="2" t="n"/>
       <c r="H136" s="2" t="n"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B137" t="n">
-        <v>1786</v>
+        <v>1784</v>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>survFlagPresumedAlive</t>
+          <t>survMosActiveFollowup</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Surv-Flag Presumed Alive</t>
+          <t>Surv- Mos Active Followup</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr"/>
       <c r="G137" s="2" t="n"/>
       <c r="H137" s="2" t="n"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B138" t="n">
-        <v>1787</v>
+        <v>1785</v>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>survMosPresumedAlive</t>
+          <t>survDatePresumedAlive</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Surv-Mos Presumed Alive</t>
-[...2 lines deleted...]
-      <c r="E138" s="2" t="inlineStr"/>
+          <t>Surv-Date Presumed Alive</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+        </is>
+      </c>
       <c r="G138" s="2" t="n"/>
       <c r="H138" s="2" t="n"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B139" t="n">
-        <v>1788</v>
+        <v>1786</v>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>survDateDxRecode</t>
+          <t>survFlagPresumedAlive</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Surv-Date Dx Recode</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surv-Flag Presumed Alive</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr"/>
       <c r="G139" s="2" t="n"/>
       <c r="H139" s="2" t="n"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Vital Status</t>
+          <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B140" t="n">
-        <v>1910</v>
+        <v>1787</v>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>causeOfDeath</t>
+          <t>survMosPresumedAlive</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Cause of Death</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surv-Mos Presumed Alive</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr"/>
       <c r="G140" s="2" t="n"/>
       <c r="H140" s="2" t="n"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B141" t="n">
-        <v>1914</v>
+        <v>1788</v>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>seerCauseSpecificCod</t>
+          <t>survDateDxRecode</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>SEER Cause-Specific Death Classification</t>
+          <t>Surv-Date Dx Recode</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
-          <t>COD of death recodes should be requested as supplement to COD. See https://seer.cancer.gov/codrecode/</t>
+          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
         </is>
       </c>
       <c r="G141" s="2" t="n"/>
       <c r="H141" s="2" t="n"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Survival Analysis</t>
+          <t>Vital Status</t>
         </is>
       </c>
       <c r="B142" t="n">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>seerOtherCod</t>
+          <t>causeOfDeath</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>SEER Other Cause of Death Classification</t>
+          <t>Cause of Death</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
-          <t>COD of death recodes should be requested as supplement to COD. See https://seer.cancer.gov/codrecode/</t>
+          <t>States may have extra layer of approval, consider use of survival variables</t>
         </is>
       </c>
       <c r="G142" s="2" t="n"/>
       <c r="H142" s="2" t="n"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Vital Status</t>
+          <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B143" t="n">
-        <v>1920</v>
+        <v>1914</v>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>icdRevisionNumber</t>
+          <t>seerCauseSpecificCod</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>ICD Revision Number</t>
+          <t>SEER Cause-Specific Death Classification</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
-          <t>Only needed if requesting Cause of Death [Item 1910]</t>
+          <t>COD of death recodes should be requested as supplement to COD. See https://seer.cancer.gov/codrecode/</t>
         </is>
       </c>
       <c r="G143" s="2" t="n"/>
       <c r="H143" s="2" t="n"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Cancer Diagnosis</t>
+          <t>Survival Analysis</t>
         </is>
       </c>
       <c r="B144" t="n">
-        <v>1975</v>
+        <v>1915</v>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>derivedSummaryGrade2018</t>
+          <t>seerOtherCod</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Derived Summary Grade 2018</t>
+          <t>SEER Other Cause of Death Classification</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 2018+; derived from Items #3843 and #3844 to allow easier comparison with cases prior to 2018. May be incomplete for some sites for calendar year 2024, researcher should review.</t>
+          <t>COD of death recodes should be requested as supplement to COD. See https://seer.cancer.gov/codrecode/</t>
         </is>
       </c>
       <c r="G144" s="2" t="n"/>
       <c r="H144" s="2" t="n"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Staging &amp; Prognostic Factors</t>
+          <t>Vital Status</t>
         </is>
       </c>
       <c r="B145" t="n">
-        <v>2800</v>
+        <v>1920</v>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>csTumorSize</t>
+          <t>icdRevisionNumber</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>CS Tumor Size</t>
+          <t>ICD Revision Number</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
+          <t>Only needed if requesting Cause of Death [Item 1910]</t>
         </is>
       </c>
       <c r="G145" s="2" t="n"/>
       <c r="H145" s="2" t="n"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Staging &amp; Prognostic Factors</t>
+          <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B146" t="n">
-        <v>2810</v>
+        <v>1975</v>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>csExtension</t>
+          <t>derivedSummaryGrade2018</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>CS Extension</t>
+          <t>Derived Summary Grade 2018</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
+          <t>For diagnosis years 2018+; derived from Items #3843 and #3844 to allow easier comparison with cases prior to 2018. May be incomplete for some sites for calendar year 2024, researcher should review.</t>
         </is>
       </c>
       <c r="G146" s="2" t="n"/>
       <c r="H146" s="2" t="n"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B147" t="n">
-        <v>2820</v>
+        <v>2800</v>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>csTumorSizeExtEval</t>
+          <t>csTumorSize</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>CS Tumor Size/Ext Eval</t>
+          <t>CS Tumor Size</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G147" s="2" t="n"/>
       <c r="H147" s="2" t="n"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B148" t="n">
-        <v>2830</v>
+        <v>2810</v>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>csLymphNodes</t>
+          <t>csExtension</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>CS Lymph Nodes</t>
+          <t>CS Extension</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G148" s="2" t="n"/>
       <c r="H148" s="2" t="n"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B149" t="n">
-        <v>2840</v>
+        <v>2820</v>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>csLymphNodesEval</t>
+          <t>csTumorSizeExtEval</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>CS Reg Nodes Eval</t>
+          <t>CS Tumor Size/Ext Eval</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G149" s="2" t="n"/>
       <c r="H149" s="2" t="n"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B150" t="n">
-        <v>2850</v>
+        <v>2830</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>csMetsAtDx</t>
+          <t>csLymphNodes</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>CS Mets at DX</t>
+          <t>CS Lymph Nodes</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G150" s="2" t="n"/>
       <c r="H150" s="2" t="n"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B151" t="n">
-        <v>2851</v>
+        <v>2840</v>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>csMetsAtDxBone</t>
+          <t>csLymphNodesEval</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>CS Mets at Dx-Bone</t>
+          <t>CS Reg Nodes Eval</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G151" s="2" t="n"/>
       <c r="H151" s="2" t="n"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B152" t="n">
-        <v>2852</v>
+        <v>2850</v>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>csMetsAtDxBrain</t>
+          <t>csMetsAtDx</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>CS Mets at Dx-Brain</t>
+          <t>CS Mets at DX</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G152" s="2" t="n"/>
       <c r="H152" s="2" t="n"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B153" t="n">
-        <v>2853</v>
+        <v>2851</v>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>csMetsAtDxLiver</t>
+          <t>csMetsAtDxBone</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>CS Mets at Dx-Liver</t>
+          <t>CS Mets at Dx-Bone</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G153" s="2" t="n"/>
       <c r="H153" s="2" t="n"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B154" t="n">
-        <v>2854</v>
+        <v>2852</v>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>csMetsAtDxLung</t>
+          <t>csMetsAtDxBrain</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>CS Mets at Dx-Lung</t>
+          <t>CS Mets at Dx-Brain</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G154" s="2" t="n"/>
       <c r="H154" s="2" t="n"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B155" t="n">
-        <v>2860</v>
+        <v>2853</v>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>csMetsEval</t>
+          <t>csMetsAtDxLiver</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>CS Mets Eval</t>
+          <t>CS Mets at Dx-Liver</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G155" s="2" t="n"/>
       <c r="H155" s="2" t="n"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B156" t="n">
-        <v>2861</v>
+        <v>2854</v>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor7</t>
+          <t>csMetsAtDxLung</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 7</t>
+          <t>CS Mets at Dx-Lung</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
+          <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G156" s="2" t="n"/>
       <c r="H156" s="2" t="n"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B157" t="n">
-        <v>2862</v>
+        <v>2860</v>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor8</t>
+          <t>csMetsEval</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 8</t>
+          <t>CS Mets Eval</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
+          <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G157" s="2" t="n"/>
       <c r="H157" s="2" t="n"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B158" t="n">
-        <v>2863</v>
+        <v>2861</v>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor9</t>
+          <t>csSiteSpecificFactor7</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 9</t>
+          <t>CS Site-Specific Factor 7</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G158" s="2" t="n"/>
       <c r="H158" s="2" t="n"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B159" t="n">
-        <v>2864</v>
+        <v>2862</v>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor10</t>
+          <t>csSiteSpecificFactor8</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 10</t>
+          <t>CS Site-Specific Factor 8</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G159" s="2" t="n"/>
       <c r="H159" s="2" t="n"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B160" t="n">
-        <v>2865</v>
+        <v>2863</v>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor11</t>
+          <t>csSiteSpecificFactor9</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 11</t>
+          <t>CS Site-Specific Factor 9</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G160" s="2" t="n"/>
       <c r="H160" s="2" t="n"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B161" t="n">
-        <v>2866</v>
+        <v>2864</v>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor12</t>
+          <t>csSiteSpecificFactor10</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 12</t>
+          <t>CS Site-Specific Factor 10</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G161" s="2" t="n"/>
       <c r="H161" s="2" t="n"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B162" t="n">
-        <v>2867</v>
+        <v>2865</v>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor13</t>
+          <t>csSiteSpecificFactor11</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 13</t>
+          <t>CS Site-Specific Factor 11</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G162" s="2" t="n"/>
       <c r="H162" s="2" t="n"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B163" t="n">
-        <v>2868</v>
+        <v>2866</v>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor14</t>
+          <t>csSiteSpecificFactor12</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 14</t>
+          <t>CS Site-Specific Factor 12</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G163" s="2" t="n"/>
       <c r="H163" s="2" t="n"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B164" t="n">
-        <v>2869</v>
+        <v>2867</v>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor15</t>
+          <t>csSiteSpecificFactor13</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 15</t>
+          <t>CS Site-Specific Factor 13</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G164" s="2" t="n"/>
       <c r="H164" s="2" t="n"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B165" t="n">
-        <v>2870</v>
+        <v>2868</v>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor16</t>
+          <t>csSiteSpecificFactor14</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 16</t>
+          <t>CS Site-Specific Factor 14</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G165" s="2" t="n"/>
       <c r="H165" s="2" t="n"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B166" t="n">
-        <v>2871</v>
+        <v>2869</v>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor17</t>
+          <t>csSiteSpecificFactor15</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 17</t>
+          <t>CS Site-Specific Factor 15</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G166" s="2" t="n"/>
       <c r="H166" s="2" t="n"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B167" t="n">
-        <v>2872</v>
+        <v>2870</v>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor18</t>
+          <t>csSiteSpecificFactor16</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 18</t>
+          <t>CS Site-Specific Factor 16</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G167" s="2" t="n"/>
       <c r="H167" s="2" t="n"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B168" t="n">
-        <v>2873</v>
+        <v>2871</v>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor19</t>
+          <t>csSiteSpecificFactor17</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 19</t>
+          <t>CS Site-Specific Factor 17</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G168" s="2" t="n"/>
       <c r="H168" s="2" t="n"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B169" t="n">
-        <v>2874</v>
+        <v>2872</v>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor20</t>
+          <t>csSiteSpecificFactor18</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 20</t>
+          <t>CS Site-Specific Factor 18</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G169" s="2" t="n"/>
       <c r="H169" s="2" t="n"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B170" t="n">
-        <v>2875</v>
+        <v>2873</v>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor21</t>
+          <t>csSiteSpecificFactor19</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 21</t>
+          <t>CS Site-Specific Factor 19</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G170" s="2" t="n"/>
       <c r="H170" s="2" t="n"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B171" t="n">
-        <v>2876</v>
+        <v>2874</v>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor22</t>
+          <t>csSiteSpecificFactor20</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 22</t>
+          <t>CS Site-Specific Factor 20</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G171" s="2" t="n"/>
       <c r="H171" s="2" t="n"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B172" t="n">
-        <v>2877</v>
+        <v>2875</v>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor23</t>
+          <t>csSiteSpecificFactor21</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 23</t>
+          <t>CS Site-Specific Factor 21</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G172" s="2" t="n"/>
       <c r="H172" s="2" t="n"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B173" t="n">
-        <v>2878</v>
+        <v>2876</v>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor24</t>
+          <t>csSiteSpecificFactor22</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 24</t>
+          <t>CS Site-Specific Factor 22</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G173" s="2" t="n"/>
       <c r="H173" s="2" t="n"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B174" t="n">
-        <v>2879</v>
+        <v>2877</v>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor25</t>
+          <t>csSiteSpecificFactor23</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 25</t>
+          <t>CS Site-Specific Factor 23</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G174" s="2" t="n"/>
       <c r="H174" s="2" t="n"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B175" t="n">
-        <v>2880</v>
+        <v>2878</v>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor1</t>
+          <t>csSiteSpecificFactor24</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 1</t>
+          <t>CS Site-Specific Factor 24</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G175" s="2" t="n"/>
       <c r="H175" s="2" t="n"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B176" t="n">
-        <v>2890</v>
+        <v>2879</v>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor2</t>
+          <t>csSiteSpecificFactor25</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 2</t>
+          <t>CS Site-Specific Factor 25</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G176" s="2" t="n"/>
       <c r="H176" s="2" t="n"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B177" t="n">
-        <v>2900</v>
+        <v>2880</v>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor3</t>
+          <t>csSiteSpecificFactor1</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 3</t>
+          <t>CS Site-Specific Factor 1</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G177" s="2" t="n"/>
       <c r="H177" s="2" t="n"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B178" t="n">
-        <v>2910</v>
+        <v>2890</v>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor4</t>
+          <t>csSiteSpecificFactor2</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 4</t>
+          <t>CS Site-Specific Factor 2</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G178" s="2" t="n"/>
       <c r="H178" s="2" t="n"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B179" t="n">
-        <v>2920</v>
+        <v>2900</v>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor5</t>
+          <t>csSiteSpecificFactor3</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 5</t>
+          <t>CS Site-Specific Factor 3</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G179" s="2" t="n"/>
       <c r="H179" s="2" t="n"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B180" t="n">
-        <v>2930</v>
+        <v>2910</v>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>csSiteSpecificFactor6</t>
+          <t>csSiteSpecificFactor4</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>CS Site-Specific Factor 6</t>
+          <t>CS Site-Specific Factor 4</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
         </is>
       </c>
       <c r="G180" s="2" t="n"/>
       <c r="H180" s="2" t="n"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B181" t="n">
-        <v>2935</v>
+        <v>2920</v>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>csVersionInputOriginal</t>
+          <t>csSiteSpecificFactor5</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>CS Version Input Original</t>
-[...2 lines deleted...]
-      <c r="E181" s="2" t="inlineStr"/>
+          <t>CS Site-Specific Factor 5</t>
+        </is>
+      </c>
+      <c r="E181" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
+        </is>
+      </c>
       <c r="G181" s="2" t="n"/>
       <c r="H181" s="2" t="n"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B182" t="n">
-        <v>2936</v>
+        <v>2930</v>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>csVersionDerived</t>
+          <t>csSiteSpecificFactor6</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>CS Version Derived</t>
-[...2 lines deleted...]
-      <c r="E182" s="2" t="inlineStr"/>
+          <t>CS Site-Specific Factor 6</t>
+        </is>
+      </c>
+      <c r="E182" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Data collection varies by site and type of registry. Please see https://www.facs.org/quality-programs/cancer-programs/american-joint-committee-on-cancer/collaborative-staging-schema-v0205/  </t>
+        </is>
+      </c>
       <c r="G182" s="2" t="n"/>
       <c r="H182" s="2" t="n"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B183" t="n">
-        <v>2937</v>
+        <v>2935</v>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>csVersionInputCurrent</t>
+          <t>csVersionInputOriginal</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>CS Version Input Current</t>
+          <t>CS Version Input Original</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr"/>
       <c r="G183" s="2" t="n"/>
       <c r="H183" s="2" t="n"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B184" t="n">
-        <v>2940</v>
+        <v>2936</v>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>derivedAjcc6T</t>
+          <t>csVersionDerived</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Derived AJCC-6 T</t>
-[...6 lines deleted...]
-      </c>
+          <t>CS Version Derived</t>
+        </is>
+      </c>
+      <c r="E184" s="2" t="inlineStr"/>
       <c r="G184" s="2" t="n"/>
       <c r="H184" s="2" t="n"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B185" t="n">
-        <v>2960</v>
+        <v>2937</v>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>derivedAjcc6N</t>
+          <t>csVersionInputCurrent</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Derived AJCC-6 N</t>
-[...6 lines deleted...]
-      </c>
+          <t>CS Version Input Current</t>
+        </is>
+      </c>
+      <c r="E185" s="2" t="inlineStr"/>
       <c r="G185" s="2" t="n"/>
       <c r="H185" s="2" t="n"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B186" t="n">
-        <v>2980</v>
+        <v>2940</v>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>derivedAjcc6M</t>
+          <t>derivedAjcc6T</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Derived AJCC-6 M</t>
+          <t>Derived AJCC-6 T</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">For diagnosis years 2004-2009 </t>
         </is>
       </c>
       <c r="G186" s="2" t="n"/>
       <c r="H186" s="2" t="n"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B187" t="n">
-        <v>3000</v>
+        <v>2960</v>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>derivedAjcc6StageGrp</t>
+          <t>derivedAjcc6N</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Derived AJCC-6 Stage Group</t>
+          <t>Derived AJCC-6 N</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">For diagnosis years 2004-2009 </t>
         </is>
       </c>
       <c r="G187" s="2" t="n"/>
       <c r="H187" s="2" t="n"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B188" t="n">
-        <v>3020</v>
+        <v>2980</v>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>derivedSs2000</t>
+          <t>derivedAjcc6M</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Derived SS2000 </t>
+          <t>Derived AJCC-6 M</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
+          <t xml:space="preserve">For diagnosis years 2004-2009 </t>
         </is>
       </c>
       <c r="G188" s="2" t="n"/>
       <c r="H188" s="2" t="n"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B189" t="n">
-        <v>3030</v>
+        <v>3000</v>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>derivedAjccFlag</t>
+          <t>derivedAjcc6StageGrp</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Derived AJCC Flag</t>
+          <t>Derived AJCC-6 Stage Group</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
-          <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
+          <t xml:space="preserve">For diagnosis years 2004-2009 </t>
         </is>
       </c>
       <c r="G189" s="2" t="n"/>
       <c r="H189" s="2" t="n"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>First Course Treatment</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B190" t="n">
-        <v>3170</v>
+        <v>3020</v>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>rxDateMostDefinSurg</t>
+          <t>derivedSs2000</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>RX Date--Most Definitive Surgery</t>
+          <t xml:space="preserve">Derived SS2000 </t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+          <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G190" s="2" t="n"/>
       <c r="H190" s="2" t="n"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>First Course Treatment</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B191" t="n">
-        <v>3230</v>
+        <v>3030</v>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>rxDateSystemic</t>
+          <t>derivedAjccFlag</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>RX Date--Systemic</t>
+          <t>Derived AJCC Flag</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+          <t>For diagnosis years 2004-2015 (NPCR) or 2004-2017 (SEER)</t>
         </is>
       </c>
       <c r="G191" s="2" t="n"/>
       <c r="H191" s="2" t="n"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B192" t="n">
-        <v>3250</v>
+        <v>3170</v>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>rxSummTransplntEndocr</t>
+          <t>rxDateMostDefinSurg</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>RX Summ--Transplnt/Endocr</t>
+          <t>RX Date--Most Definitive Surgery</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
-          <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
+          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
         </is>
       </c>
       <c r="G192" s="2" t="n"/>
       <c r="H192" s="2" t="n"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Patient Demographics</t>
+          <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B193" t="n">
-        <v>3300</v>
+        <v>3230</v>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>ruralurbanContinuum1993</t>
+          <t>rxDateSystemic</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>RuralUrban Continuum 1993</t>
-[...2 lines deleted...]
-      <c r="E193" s="2" t="inlineStr"/>
+          <t>RX Date--Systemic</t>
+        </is>
+      </c>
+      <c r="E193" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Specify whether requesting full dates, YYYYMM, or YYYY only. </t>
+        </is>
+      </c>
       <c r="G193" s="2" t="n"/>
       <c r="H193" s="2" t="n"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Patient Demographics</t>
+          <t>First Course Treatment</t>
         </is>
       </c>
       <c r="B194" t="n">
-        <v>3310</v>
+        <v>3250</v>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>ruralurbanContinuum2003</t>
+          <t>rxSummTransplntEndocr</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>RuralUrban Continuum 2003</t>
-[...2 lines deleted...]
-      <c r="E194" s="2" t="inlineStr"/>
+          <t>RX Summ--Transplnt/Endocr</t>
+        </is>
+      </c>
+      <c r="E194" s="2" t="inlineStr">
+        <is>
+          <t>Completeness of treatment information varies.  Surgery has high completeness.  Item 1290 is available for cases diagnosed 2001-2022 and Item 1291 is available for cases diagnosed 2023 forward.</t>
+        </is>
+      </c>
       <c r="G194" s="2" t="n"/>
       <c r="H194" s="2" t="n"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B195" t="n">
-        <v>3312</v>
+        <v>3300</v>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>ruralurbanContinuum2013</t>
+          <t>ruralurbanContinuum1993</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>RuralUrban Continuum 2013</t>
+          <t>RuralUrban Continuum 1993</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr"/>
       <c r="G195" s="2" t="n"/>
       <c r="H195" s="2" t="n"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Staging &amp; Prognostic Factors</t>
+          <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B196" t="n">
-        <v>3400</v>
+        <v>3310</v>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>derivedAjcc7T</t>
+          <t>ruralurbanContinuum2003</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Derived AJCC-7 T</t>
-[...6 lines deleted...]
-      </c>
+          <t>RuralUrban Continuum 2003</t>
+        </is>
+      </c>
+      <c r="E196" s="2" t="inlineStr"/>
       <c r="G196" s="2" t="n"/>
       <c r="H196" s="2" t="n"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Staging &amp; Prognostic Factors</t>
+          <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B197" t="n">
-        <v>3410</v>
+        <v>3312</v>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>derivedAjcc7N</t>
+          <t>ruralurbanContinuum2013</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Derived AJCC-7 N</t>
-[...6 lines deleted...]
-      </c>
+          <t>RuralUrban Continuum 2013</t>
+        </is>
+      </c>
+      <c r="E197" s="2" t="inlineStr"/>
       <c r="G197" s="2" t="n"/>
       <c r="H197" s="2" t="n"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B198" t="n">
-        <v>3420</v>
+        <v>3400</v>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>derivedAjcc7M</t>
+          <t>derivedAjcc7T</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Derived AJCC-7 M</t>
+          <t>Derived AJCC-7 T</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2010-2015 (NPCR) or 2010-2017 (SEER)</t>
         </is>
       </c>
       <c r="G198" s="2" t="n"/>
       <c r="H198" s="2" t="n"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B199" t="n">
-        <v>3430</v>
+        <v>3410</v>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>derivedAjcc7StageGrp</t>
+          <t>derivedAjcc7N</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Derived AJCC-7 Stage Grp</t>
+          <t>Derived AJCC-7 N</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
           <t>For diagnosis years 2010-2015 (NPCR) or 2010-2017 (SEER)</t>
         </is>
       </c>
       <c r="G199" s="2" t="n"/>
       <c r="H199" s="2" t="n"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B200" t="n">
-        <v>3800</v>
+        <v>3420</v>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>schemaId</t>
+          <t>derivedAjcc7M</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Schema ID</t>
+          <t>Derived AJCC-7 M</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
-          <t>If Site-Specific Factors are being reqeusted, Schema ID should be also be requested to ensure appropriate interpretation/classification</t>
+          <t>For diagnosis years 2010-2015 (NPCR) or 2010-2017 (SEER)</t>
         </is>
       </c>
       <c r="G200" s="2" t="n"/>
       <c r="H200" s="2" t="n"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B201" t="n">
-        <v>3816</v>
+        <v>3430</v>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>brainMolecularMarkers</t>
+          <t>derivedAjcc7StageGrp</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Brain Molecular Markers</t>
+          <t>Derived AJCC-7 Stage Grp</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+</t>
+          <t>For diagnosis years 2010-2015 (NPCR) or 2010-2017 (SEER)</t>
         </is>
       </c>
       <c r="G201" s="2" t="n"/>
       <c r="H201" s="2" t="n"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B202" t="n">
-        <v>3817</v>
+        <v>3800</v>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>breslowTumorThickness</t>
+          <t>schemaId</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Breslow Tumor Thickness</t>
+          <t>Schema ID</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#1 for Melanoma Skin</t>
+          <t>If Site-Specific Data Items (SSDIs) are being requested, Schema ID must be requested to ensure appropriate interpretation/classification of the associated codes.  The Schema ID defines the applicable SSDIs and grade table for a particular tumor, based on primary site, histology, and sometimes additional information.  The SSDI manual and data items can be found here: https://apps.naaccr.org/ssdi/list/</t>
         </is>
       </c>
       <c r="G202" s="2" t="n"/>
       <c r="H202" s="2" t="n"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B203" t="n">
-        <v>3823</v>
+        <v>3816</v>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>circumferentialResectionMargin</t>
+          <t>brainMolecularMarkers</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Circumferential Resection Margin (CRM)</t>
+          <t>Brain Molecular Markers</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
-          <t>For cased diagnoses 2018+, Colorectal only</t>
+          <t>For cases diagnosed 2018+</t>
         </is>
       </c>
       <c r="G203" s="2" t="n"/>
       <c r="H203" s="2" t="n"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B204" t="n">
-        <v>3827</v>
+        <v>3817</v>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>estrogenReceptorSummary</t>
+          <t>breslowTumorThickness</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Estrogen Receptor Summary</t>
+          <t>Breslow Tumor Thickness</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#1 for Breast</t>
+          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#1 for Melanoma Skin</t>
         </is>
       </c>
       <c r="G204" s="2" t="n"/>
       <c r="H204" s="2" t="n"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B205" t="n">
-        <v>3829</v>
+        <v>3823</v>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>esophagusAndEgjTumorEpicenter</t>
+          <t>circumferentialResectionMargin</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Esophagus and EGJ Tumor Epicenter</t>
+          <t>Circumferential Resection Margin (CRM)</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+, Esophagus only</t>
+          <t>For cased diagnoses 2018+, Colorectal only</t>
         </is>
       </c>
       <c r="G205" s="2" t="n"/>
       <c r="H205" s="2" t="n"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B206" t="n">
-        <v>3835</v>
+        <v>3827</v>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>fibrosisScore</t>
+          <t>estrogenReceptorSummary</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Fibrosis Score</t>
+          <t>Estrogen Receptor Summary</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#2 for Liver. No longer required by SEER from 2026+.</t>
+          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#1 for Breast</t>
         </is>
       </c>
       <c r="G206" s="2" t="n"/>
       <c r="H206" s="2" t="n"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B207" t="n">
-        <v>3838</v>
+        <v>3829</v>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>gleasonPatternsClinical</t>
+          <t>esophagusAndEgjTumorEpicenter</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Gleason Patterns Clinical</t>
+          <t>Esophagus and EGJ Tumor Epicenter</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+ (2021+ for NPCR), previously collected in Collaborative Stage SSF#7 for Prostate</t>
+          <t>For cases diagnosed 2018+, Esophagus only</t>
         </is>
       </c>
       <c r="G207" s="2" t="n"/>
       <c r="H207" s="2" t="n"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B208" t="n">
-        <v>3839</v>
+        <v>3835</v>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>gleasonPatternsPathological</t>
+          <t>fibrosisScore</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Gleason Patterns Pathological</t>
+          <t>Fibrosis Score</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+ (2021+ for NPCR), previously collected in Collaborative Stage SSF#9 for Prostate</t>
+          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#2 for Liver. No longer required by SEER from 2026+.</t>
         </is>
       </c>
       <c r="G208" s="2" t="n"/>
       <c r="H208" s="2" t="n"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B209" t="n">
-        <v>3840</v>
+        <v>3838</v>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>gleasonScoreClinical</t>
+          <t>gleasonPatternsClinical</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Gleason Score Clinical</t>
+          <t>Gleason Patterns Clinical</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+ (2021+ for NPCR; 2023+ for SEER), previously collected in Collaborative Stage SSF#8 for Prostate</t>
+          <t>For cases diagnosed 2018+ (2021+ for NPCR), previously collected in Collaborative Stage SSF#7 for Prostate</t>
         </is>
       </c>
       <c r="G209" s="2" t="n"/>
       <c r="H209" s="2" t="n"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B210" t="n">
-        <v>3841</v>
+        <v>3839</v>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>gleasonScorePathological</t>
+          <t>gleasonPatternsPathological</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Gleason Score Pathological</t>
+          <t>Gleason Patterns Pathological</t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+ (2021+ for NPCR; 2023+ for SEER), previously collected in Collaborative Stage SSF#10 for Prostate</t>
+          <t>For cases diagnosed 2018+ (2021+ for NPCR), previously collected in Collaborative Stage SSF#9 for Prostate</t>
         </is>
       </c>
       <c r="G210" s="2" t="n"/>
       <c r="H210" s="2" t="n"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B211" t="n">
-        <v>3842</v>
+        <v>3840</v>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>gleasonTertiaryPattern</t>
+          <t>gleasonScoreClinical</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Gleason Tertiary Pattern</t>
+          <t>Gleason Score Clinical</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#11 for Prostate</t>
+          <t>For cases diagnosed 2018+ (2021+ for NPCR; 2023+ for SEER), previously collected in Collaborative Stage SSF#8 for Prostate</t>
         </is>
       </c>
       <c r="G211" s="2" t="n"/>
       <c r="H211" s="2" t="n"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Cancer Diagnosis</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B212" t="n">
-        <v>3843</v>
+        <v>3841</v>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>gradeClinical</t>
+          <t>gleasonScorePathological</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Grade Clinical</t>
+          <t>Gleason Score Pathological</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
-          <t>Grade post-therapy. For diagnosis years 2018+; Replaces NAACCR Item #440 (Grade) as well as SSFs for cancer sites with alternative grading systems (e.g. breast - Bloom Richardson, prostate -Gleason)</t>
+          <t>For cases diagnosed 2018+ (2021+ for NPCR; 2023+ for SEER), previously collected in Collaborative Stage SSF#10 for Prostate</t>
         </is>
       </c>
       <c r="G212" s="2" t="n"/>
       <c r="H212" s="2" t="n"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Cancer Diagnosis</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B213" t="n">
-        <v>3844</v>
+        <v>3842</v>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>gradePathological</t>
+          <t>gleasonTertiaryPattern</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Grade Pathological</t>
+          <t>Gleason Tertiary Pattern</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
-          <t>Grade post-therapy. For diagnosis years 2018+; Replaces NAACCR Item #440 (Grade) as well as SSFs for cancer sites with alternative grading systems (e.g. breast - Bloom Richardson, prostate -Gleason)</t>
+          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#11 for Prostate</t>
         </is>
       </c>
       <c r="G213" s="2" t="n"/>
       <c r="H213" s="2" t="n"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Staging &amp; Prognostic Factors</t>
+          <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B214" t="n">
-        <v>3855</v>
+        <v>3843</v>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>her2OverallSummary</t>
+          <t>gradeClinical</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>HER2 Overall Summary</t>
+          <t>Grade Clinical</t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">For Breast cases diagnosed 2018+, previously collected in Collaborative Stage SSF#15. For Esophagus and Stomach cases diagnosed 2021+ </t>
+          <t>Grade post-therapy. For diagnosis years 2018+; Replaces NAACCR Item #440 (Grade) as well as SSFs for cancer sites with alternative grading systems (e.g. breast - Bloom Richardson, prostate -Gleason)</t>
         </is>
       </c>
       <c r="G214" s="2" t="n"/>
       <c r="H214" s="2" t="n"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Staging &amp; Prognostic Factors</t>
+          <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B215" t="n">
-        <v>3862</v>
+        <v>3844</v>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>jak2</t>
+          <t>gradePathological</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>JAK2</t>
+          <t>Grade Pathological</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+ (SEER and COC), previously collected in Collaborative Stage SSF#1 for HemRetic</t>
+          <t>Grade post-therapy. For diagnosis years 2018+; Replaces NAACCR Item #440 (Grade) as well as SSFs for cancer sites with alternative grading systems (e.g. breast - Bloom Richardson, prostate -Gleason)</t>
         </is>
       </c>
       <c r="G215" s="2" t="n"/>
       <c r="H215" s="2" t="n"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B216" t="n">
-        <v>3866</v>
+        <v>3855</v>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>kras</t>
+          <t>her2OverallSummary</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>KRAS</t>
+          <t>HER2 Overall Summary</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+ (SEER and COC), previously collected in Collaborative Stage SSF#9 for Colon and Rectum</t>
+          <t xml:space="preserve">For Breast cases diagnosed 2018+, previously collected in Collaborative Stage SSF#15. For Esophagus and Stomach cases diagnosed 2021+ </t>
         </is>
       </c>
       <c r="G216" s="2" t="n"/>
       <c r="H216" s="2" t="n"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B217" t="n">
-        <v>3890</v>
+        <v>3862</v>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>microsatelliteInstability</t>
+          <t>jak2</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Microsatellite Instability (MSI)</t>
+          <t>JAK2</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#7 for Colon and Rectum.  Also collected for Corpus Carcinoma and Carcinosarcoma cases diagnosed 2026+.</t>
+          <t>For cases diagnosed 2018+ (SEER and COC), previously collected in Collaborative Stage SSF#1 for HemRetic</t>
         </is>
       </c>
       <c r="G217" s="2" t="n"/>
       <c r="H217" s="2" t="n"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B218" t="n">
-        <v>3915</v>
+        <v>3866</v>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>progesteroneRecepSummary</t>
+          <t>kras</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Progesterone Receptor Summary </t>
+          <t>KRAS</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#2 for Breast</t>
+          <t>For cases diagnosed 2018+ (SEER and COC), previously collected in Collaborative Stage SSF#9 for Colon and Rectum</t>
         </is>
       </c>
       <c r="G218" s="2" t="n"/>
       <c r="H218" s="2" t="n"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B219" t="n">
-        <v>3920</v>
+        <v>3890</v>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>psaLabValue</t>
+          <t>microsatelliteInstability</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>PSA (Prostatic Specific Antigen) Lab Value</t>
+          <t>Microsatellite Instability (MSI)</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#1 for Prostate</t>
+          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#7 for Colon and Rectum.  Also collected for Corpus Carcinoma and Carcinosarcoma cases diagnosed 2026+.</t>
         </is>
       </c>
       <c r="G219" s="2" t="n"/>
       <c r="H219" s="2" t="n"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B220" t="n">
-        <v>3923</v>
+        <v>3915</v>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>sCategoryClinical</t>
+          <t>progesteroneRecepSummary</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>S Category Clinical</t>
+          <t xml:space="preserve">Progesterone Receptor Summary </t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+. Combines the results of pre-orchiectomy AFP, hCG, and LDH into a summary value</t>
+          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#2 for Breast</t>
         </is>
       </c>
       <c r="G220" s="2" t="n"/>
       <c r="H220" s="2" t="n"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B221" t="n">
-        <v>3924</v>
+        <v>3920</v>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>sCategoryPathological</t>
+          <t>psaLabValue</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>S Category Pathological</t>
+          <t>PSA (Prostatic Specific Antigen) Lab Value</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+. Combines the results of post-orchiectomy AFP, hCG, and LDH into a summary value</t>
+          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#1 for Prostate</t>
         </is>
       </c>
       <c r="G221" s="2" t="n"/>
       <c r="H221" s="2" t="n"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B222" t="n">
-        <v>3926</v>
+        <v>3923</v>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>schemaDiscriminator1</t>
+          <t>sCategoryClinical</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Schema Discriminator 1</t>
+          <t>S Category Clinical</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+. Used to assign AJCC ID when site and histology are insufficient to identify the applicable AJCC staging method and to assign Schema ID which links each case to the appropriate SSDIs, Summary Stage, and EOD data colleciton systems. For more information see https://www.naaccr.org/wp-content/uploads/2023/10/Site-Specific-Data-Item-SSDI-Manual_printed.pdf</t>
+          <t>For cases diagnosed 2018+. Combines the results of pre-orchiectomy AFP, hCG, and LDH into a summary value</t>
         </is>
       </c>
       <c r="G222" s="2" t="n"/>
       <c r="H222" s="2" t="n"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B223" t="n">
-        <v>3927</v>
+        <v>3924</v>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>schemaDiscriminator2</t>
+          <t>sCategoryPathological</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Schema Discriminator 2</t>
+          <t>S Category Pathological</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+. Used to assign AJCC ID when site and histology are insufficient to identify the applicable AJCC staging method and to assign Schema ID which links each case to the appropriate SSDIs, Summary Stage, and EOD data colleciton systems. For more information see https://www.naaccr.org/wp-content/uploads/2023/10/Site-Specific-Data-Item-SSDI-Manual_printed.pdf</t>
+          <t>For cases diagnosed 2018+. Combines the results of post-orchiectomy AFP, hCG, and LDH into a summary value</t>
         </is>
       </c>
       <c r="G223" s="2" t="n"/>
       <c r="H223" s="2" t="n"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B224" t="n">
-        <v>3932</v>
+        <v>3926</v>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>ldhPretreatmentLabValue</t>
+          <t>schemaDiscriminator1</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>LDH Pretreatment Lab Value</t>
+          <t>Schema Discriminator 1</t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#5 for Melanoma Skin</t>
+          <t>For cases diagnosed 2018+. Used to assign AJCC ID when site and histology are insufficient to identify the applicable AJCC staging method and to assign Schema ID which links each case to the appropriate SSDIs, Summary Stage, and EOD data colleciton systems. For more information see https://www.naaccr.org/wp-content/uploads/2023/10/Site-Specific-Data-Item-SSDI-Manual_printed.pdf</t>
         </is>
       </c>
       <c r="G224" s="2" t="n"/>
       <c r="H224" s="2" t="n"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B225" t="n">
-        <v>3956</v>
+        <v>3927</v>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>p16</t>
+          <t>schemaDiscriminator2</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>P16</t>
+          <t>Schema Discriminator 2</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2021+, female GYN only. Please note, P16 is the most common test to check for high-risk HPV strain, but it is not the only test. Because registries only collect the results f the P16 test, there may be cases where this field was coded as negative or unknown, but a different test was positive for a high-risk strain of HPV.</t>
+          <t>For cases diagnosed 2018+. Used to assign AJCC ID when site and histology are insufficient to identify the applicable AJCC staging method and to assign Schema ID which links each case to the appropriate SSDIs, Summary Stage, and EOD data colleciton systems. For more information see https://www.naaccr.org/wp-content/uploads/2023/10/Site-Specific-Data-Item-SSDI-Manual_printed.pdf</t>
         </is>
       </c>
       <c r="G225" s="2" t="n"/>
       <c r="H225" s="2" t="n"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B226" t="n">
-        <v>3960</v>
+        <v>3932</v>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>histologicSubtype</t>
+          <t>ldhPretreatmentLabValue</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Histologic Subtyp</t>
+          <t>LDH Pretreatment Lab Value</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
-          <t>For cases diagnosed 2023+, Appendix only</t>
+          <t>For cases diagnosed 2018+, previously collected in Collaborative Stage SSF#5 for Melanoma Skin</t>
         </is>
       </c>
       <c r="G226" s="2" t="n"/>
       <c r="H226" s="2" t="n"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B227" t="n">
-        <v>3964</v>
+        <v>3938</v>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>brainPrimaryTumorLocation</t>
+          <t>alkRearrangement</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Brain Primary Tumor Location</t>
+          <t>ALK Rearrangement</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
-          <t>For cases located in the brain stem (C71.7) diagnosed 2024+</t>
+          <t>For cases diagnosed 2021+</t>
         </is>
       </c>
       <c r="G227" s="2" t="n"/>
       <c r="H227" s="2" t="n"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Patient Demographics</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B228" t="n">
-        <v>9406</v>
+        <v>3939</v>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>tractEstCongressDist119</t>
+          <t>egfrMutationalAnalysis</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Tract-Estimated 119th Congressional District</t>
-[...2 lines deleted...]
-      <c r="E228" s="2" t="inlineStr"/>
+          <t>EGFR Mutational Analysis</t>
+        </is>
+      </c>
+      <c r="E228" s="2" t="inlineStr">
+        <is>
+          <t>For cases diagnosed 2021+</t>
+        </is>
+      </c>
       <c r="G228" s="2" t="n"/>
       <c r="H228" s="2" t="n"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Cancer Diagnosis</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B229" t="n">
-        <v>9411</v>
+        <v>3940</v>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>seerBehaviorRecode</t>
+          <t>brafMutationalAnalysis</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>SEER Behavior Recode for Analysis</t>
+          <t>BRAF Mutational Analysis</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEER Behavior Recode for Analysis should be requested as supplement to Behavior. This variable facilitates analysis, accounts for coding changes over time, and allows for a direct conversion to mortality.See https://seer.cancer.gov/behavrecode/  </t>
+          <t>For cases diagnosed 2021+</t>
         </is>
       </c>
       <c r="G229" s="2" t="n"/>
       <c r="H229" s="2" t="n"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Patient Demographics</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B230" t="n">
-        <v>9460</v>
+        <v>3941</v>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>race1Recode</t>
+          <t>nrasMutationalAnalysis</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Race 1 Recode</t>
+          <t>NRAS Mutational Analysis</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
-          <t>The race recode algorithm scans races 1-5 and the IHS linkage variable and looks for non-white races or an IHS match.  If there is an IHS match, the recode is set to AIAN, otherwise if there is a non-white race among races 1--5 the value is based on that, otherwise its set to whatever is in race 1 (which could be white, other, or unknown).  If a patient has any tumors that were diagnosed in Alaska then the recode is based solely on the existing value for race1 (i.e., race2-5 and IHS linkage aren’t checked).</t>
+          <t>For cases diagnosed 2021+</t>
         </is>
       </c>
       <c r="G230" s="2" t="n"/>
       <c r="H230" s="2" t="n"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Patient Demographics</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B231" t="n">
-        <v>9597</v>
+        <v>3956</v>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>geocodingAccuracyScore</t>
+          <t>p16</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Geocoding Accuracy Score</t>
+          <t>P16</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used for cases diagnoses January 2024 forward (SEER Registries) and June 2024 forward (NPCR Registries). </t>
+          <t>For cases diagnosed 2021+, female GYN only. Please note, P16 is the most common test to check for high-risk HPV strain, but it is not the only test. Because registries only collect the results f the P16 test, there may be cases where this field was coded as negative or unknown, but a different test was positive for a high-risk strain of HPV.</t>
         </is>
       </c>
       <c r="G231" s="2" t="n"/>
       <c r="H231" s="2" t="n"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Patient Demographics</t>
+          <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B232" t="n">
-        <v>9598</v>
+        <v>3960</v>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>geocodingAccuracyType</t>
+          <t>histologicSubtype</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Geocoding Accuracy Type</t>
+          <t>Histologic Subtyp</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Used for cases diagnoses January 2024 forward (SEER Registries) and June 2024 forward (NPCR Registries). </t>
+          <t>For cases diagnosed 2023+, Appendix only</t>
         </is>
       </c>
       <c r="G232" s="2" t="n"/>
       <c r="H232" s="2" t="n"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Staging &amp; Prognostic Factors</t>
         </is>
       </c>
       <c r="B233" t="n">
-        <v>9650</v>
+        <v>3964</v>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>tumorSizeOverTime</t>
+          <t>brainPrimaryTumorLocation</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Tumor Size Over Time</t>
-[...2 lines deleted...]
-      <c r="E233" s="2" t="inlineStr"/>
+          <t>Brain Primary Tumor Location</t>
+        </is>
+      </c>
+      <c r="E233" s="2" t="inlineStr">
+        <is>
+          <t>For cases located in the brain stem (C71.7) diagnosed 2024+</t>
+        </is>
+      </c>
       <c r="G233" s="2" t="n"/>
       <c r="H233" s="2" t="n"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Survival Analysis</t>
+          <t>Patient Demographics</t>
         </is>
       </c>
       <c r="B234" t="n">
-        <v>9753</v>
+        <v>9406</v>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>survDaysActiveFollowup</t>
+          <t>tractEstCongressDist119</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Surv-Days Active Followup</t>
+          <t>Tract-Estimated 119th Congressional District</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr"/>
       <c r="G234" s="2" t="n"/>
       <c r="H234" s="2" t="n"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Survival Analysis</t>
+          <t>Cancer Diagnosis</t>
         </is>
       </c>
       <c r="B235" t="n">
-        <v>9754</v>
+        <v>9411</v>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>survDaysPresumedAlive</t>
+          <t>seerBehaviorRecode</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Surv-Days Presumed Alive</t>
-[...2 lines deleted...]
-      <c r="E235" s="2" t="inlineStr"/>
+          <t>SEER Behavior Recode for Analysis</t>
+        </is>
+      </c>
+      <c r="E235" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEER Behavior Recode for Analysis should be requested as supplement to Behavior. This variable facilitates analysis, accounts for coding changes over time, and allows for a direct conversion to mortality.See https://seer.cancer.gov/behavrecode/  </t>
+        </is>
+      </c>
       <c r="G235" s="2" t="n"/>
       <c r="H235" s="2" t="n"/>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>Patient Demographics</t>
+        </is>
+      </c>
+      <c r="B236" t="n">
+        <v>9460</v>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>race1Recode</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Race 1 Recode</t>
+        </is>
+      </c>
+      <c r="E236" s="2" t="inlineStr">
+        <is>
+          <t>The race recode algorithm scans races 1-5 and the IHS linkage variable and looks for non-white races or an IHS match.  If there is an IHS match, the recode is set to AIAN, otherwise if there is a non-white race among races 1--5 the value is based on that, otherwise its set to whatever is in race 1 (which could be white, other, or unknown).  If a patient has any tumors that were diagnosed in Alaska then the recode is based solely on the existing value for race1 (i.e., race2-5 and IHS linkage aren’t checked).</t>
+        </is>
+      </c>
+      <c r="G236" s="2" t="n"/>
+      <c r="H236" s="2" t="n"/>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>Patient Demographics</t>
+        </is>
+      </c>
+      <c r="B237" t="n">
+        <v>9597</v>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>geocodingAccuracyScore</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Geocoding Accuracy Score</t>
+        </is>
+      </c>
+      <c r="E237" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used for cases diagnoses January 2024 forward (SEER Registries) and June 2024 forward (NPCR Registries). </t>
+        </is>
+      </c>
+      <c r="G237" s="2" t="n"/>
+      <c r="H237" s="2" t="n"/>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>Patient Demographics</t>
+        </is>
+      </c>
+      <c r="B238" t="n">
+        <v>9598</v>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>geocodingAccuracyType</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Geocoding Accuracy Type</t>
+        </is>
+      </c>
+      <c r="E238" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Used for cases diagnoses January 2024 forward (SEER Registries) and June 2024 forward (NPCR Registries). </t>
+        </is>
+      </c>
+      <c r="G238" s="2" t="n"/>
+      <c r="H238" s="2" t="n"/>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>Staging &amp; Prognostic Factors</t>
+        </is>
+      </c>
+      <c r="B239" t="n">
+        <v>9650</v>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>tumorSizeOverTime</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Tumor Size Over Time</t>
+        </is>
+      </c>
+      <c r="E239" s="2" t="inlineStr"/>
+      <c r="G239" s="2" t="n"/>
+      <c r="H239" s="2" t="n"/>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>Survival Analysis</t>
+        </is>
+      </c>
+      <c r="B240" t="n">
+        <v>9753</v>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>survDaysActiveFollowup</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Surv-Days Active Followup</t>
+        </is>
+      </c>
+      <c r="E240" s="2" t="inlineStr"/>
+      <c r="G240" s="2" t="n"/>
+      <c r="H240" s="2" t="n"/>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>Survival Analysis</t>
+        </is>
+      </c>
+      <c r="B241" t="n">
+        <v>9754</v>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>survDaysPresumedAlive</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Surv-Days Presumed Alive</t>
+        </is>
+      </c>
+      <c r="E241" s="2" t="inlineStr"/>
+      <c r="G241" s="2" t="n"/>
+      <c r="H241" s="2" t="n"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>